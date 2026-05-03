--- v1 (2026-02-02)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>temporada</t>
   </si>
   <si>
     <t>esport</t>
   </si>
   <si>
     <t>categoria</t>
   </si>
   <si>
     <t>grup</t>
   </si>
   <si>
     <t>data</t>
   </si>
   <si>
     <t>local</t>
   </si>
   <si>
     <t>visitant</t>
   </si>
   <si>
     <t>pista</t>
   </si>
   <si>
@@ -203,69 +203,84 @@
   <si>
     <t>GRANOLLERS-Annexe Palau</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
-    <t>CORRO D AVALL - Espai Can Prat</t>
-[...1 lines deleted...]
-  <si>
     <t>21/02/2026</t>
   </si>
   <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>CORRO AVALL-Pista Coberta</t>
+  </si>
+  <si>
     <t>00:00</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>09:15</t>
   </si>
   <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
     <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2369,83 +2384,83 @@
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
         <v>62</v>
       </c>
       <c r="F62" t="s">
         <v>26</v>
       </c>
       <c r="G62" t="s">
         <v>31</v>
       </c>
       <c r="H62" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="I62" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>62</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>18</v>
       </c>
       <c r="H63" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I63" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
       <c r="G64" t="s">
         <v>27</v>
       </c>
       <c r="H64" t="s">
@@ -2485,779 +2500,779 @@
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
         <v>62</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="H66" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>30</v>
       </c>
       <c r="H67" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I67" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F68" t="s">
         <v>18</v>
       </c>
       <c r="G68" t="s">
         <v>26</v>
       </c>
       <c r="H68" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I68" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
       <c r="G69" t="s">
         <v>27</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I70" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F71" t="s">
         <v>31</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I71" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>31</v>
       </c>
       <c r="H72" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I72" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73" t="s">
         <v>18</v>
       </c>
       <c r="H73" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="I73" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F74" t="s">
         <v>26</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="I74" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F75" t="s">
         <v>30</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="H76" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="I76" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F77" t="s">
         <v>26</v>
       </c>
       <c r="G77" t="s">
         <v>30</v>
       </c>
       <c r="H77" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I77" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>24</v>
       </c>
       <c r="I78" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F79" t="s">
         <v>31</v>
       </c>
       <c r="G79" t="s">
         <v>27</v>
       </c>
       <c r="H79" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I79" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F80" t="s">
         <v>18</v>
       </c>
       <c r="G80" t="s">
         <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I80" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F81" t="s">
         <v>14</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
       <c r="G82" t="s">
         <v>30</v>
       </c>
       <c r="H82" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I82" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="G83" t="s">
         <v>26</v>
       </c>
       <c r="H83" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F84" t="s">
         <v>15</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I84" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F85" t="s">
         <v>27</v>
       </c>
       <c r="G85" t="s">
         <v>18</v>
       </c>
       <c r="H85" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="I85" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F86" t="s">
         <v>23</v>
       </c>
       <c r="G86" t="s">
         <v>31</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I87" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
       <c r="G88" t="s">
         <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="I88" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>27</v>
       </c>
       <c r="H89" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I89" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F90" t="s">
         <v>18</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F91" t="s">
         <v>31</v>
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="H91" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I91" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">