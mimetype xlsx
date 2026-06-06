--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>temporada</t>
   </si>
   <si>
     <t>esport</t>
   </si>
   <si>
     <t>categoria</t>
   </si>
   <si>
     <t>grup</t>
   </si>
   <si>
     <t>data</t>
   </si>
   <si>
     <t>local</t>
   </si>
   <si>
     <t>visitant</t>
   </si>
   <si>
     <t>pista</t>
   </si>
   <si>
@@ -92,66 +92,75 @@
   <si>
     <t>CH LA GARRIGA</t>
   </si>
   <si>
     <t>CH LA SALLE MONTCADA</t>
   </si>
   <si>
     <t>GARRIGA LA - Pista de Can Illa</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>MONTCADA - Escola Salle Montcada - C/. Sant Joan Baptista Salle, 1</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
-    <t>02/05/2026</t>
-[...5 lines deleted...]
-    <t>sense hora</t>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>SE PALAU-Pav Quatre Hereus</t>
+  </si>
+  <si>
+    <t>18:30</t>
   </si>
   <si>
     <t>09/05/2026</t>
   </si>
   <si>
-    <t>00:00</t>
+    <t>10:00</t>
   </si>
   <si>
     <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>11:30</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -634,257 +643,257 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>18</v>
       </c>
       <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="I12" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">