--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -101,54 +101,54 @@
   <si>
     <t>sense hora</t>
   </si>
   <si>
     <t>19/04/2026</t>
   </si>
   <si>
     <t>STA EULALIA-Camp Ftb Mcpal</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>GRANOLLERS-Camp Ftb Cr Girona</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
-    <t>09/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>11:45</t>
   </si>
   <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>24/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -689,118 +689,118 @@
       </c>
       <c r="H7" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
         <v>15</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11" t="s">